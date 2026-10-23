--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -306,62 +306,50 @@
         <w:t xml:space="preserve">4. В случае, если ходатайство об обеспечении иска изложено в исковом заявлении, в этом ходатайстве должны быть указаны сведения, предусмотренные пунктами 5 и 6 части 2 настоящей статьи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. К заявлению стороны третейского разбирательства об обеспечении иска прилагаются заверенная председателем постоянно действующего третейского суда копия искового заявления, принятого к рассмотрению третейским судом, или нотариально удостоверенная копия такого заявления и заверенная надлежащим образом копия соглашения о третейском разбирательстве.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. К заявлению об обеспечении иска, если оно в соответствии с настоящим Кодексом оплачивается государственной пошлиной , прилагается документ , подтверждающий ее уплату.</w:t>
-      </w:r>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">&lt;div class="</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>